--- v0 (2026-10-15)
+++ v1 (2026-10-16)
@@ -1193,51 +1193,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">About this document</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7F9FC"/>
         <w:spacing w:before="0" w:after="40"/>
         <w:ind w:left="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated on 15 October 2026 from the Brands.Ng Brand Passport.</w:t>
+        <w:t xml:space="preserve">Generated on 16 October 2026 from the Brands.Ng Brand Passport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7F9FC"/>
         <w:spacing w:before="0" w:after="40"/>
         <w:ind w:left="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">It contains only published, sourced information and may have changed since. Check the linked sources before relying on a fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7F9FC"/>
         <w:spacing w:before="0" w:after="40"/>
         <w:ind w:left="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>